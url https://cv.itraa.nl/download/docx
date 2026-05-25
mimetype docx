--- v0 (2026-03-25)
+++ v1 (2026-05-25)
@@ -55,51 +55,51 @@
         <w:t>Date of birth</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29-06-1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Address</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Statenkwartier 82 5235 KL 's-Hertogenbosch</w:t>
+        <w:t xml:space="preserve">'s-Hertogenbosch </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Availability</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">32–36 uur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
@@ -248,51 +248,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vuetify | Tailwind</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="21254a"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frameworks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Laravel 6 t/m 11 | VueJS | Livewire</w:t>
+        <w:t xml:space="preserve">Laravel 6 t/m 11 | CodeIgniter | VueJS | Livewire</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="21254a"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">CMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wordpress | Lightspeed | Shopify | Webflow</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>